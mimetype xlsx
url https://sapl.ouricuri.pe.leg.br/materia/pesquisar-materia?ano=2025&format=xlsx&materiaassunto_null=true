--- v1 (2026-02-04)
+++ v2 (2026-04-03)
@@ -51,2257 +51,2257 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_1-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_1-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste anual dos servidores públicos e do poder legislativo do município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_04-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e a inserção no calendário oficial de eventos do munícipio, "Semana esportiva do motocross".</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_05-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_05-2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei 1.630/2024 que rege ao cargo comissionado de assessor parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_06-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_06-2025.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração dos cargos efetivos, inativos e e pensionistas da estrutura administrativa.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_09-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_09-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restruturação dos cargos em comissão da Câmara Municipal de Ouricuri-PE.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_0112022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_0112022.pdf</t>
   </si>
   <si>
     <t>Dá denominação á praça Maria do Socorro Lima dos Santos (Dona Socorro) e dá outras providências.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>ROGERIO DA ALDEIA</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_017_legislativo_rogerio_da_aldeia.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_017_legislativo_rogerio_da_aldeia.pdf</t>
   </si>
   <si>
     <t>RECONHECE COMO EVENTO CULTURAL DE RELEVANTE INTERESSE PÚBLICO A "SERENATA LÁ DE BAIXO", REALIZADA ANUALMENTE NO DIA 19 DE JANEIRO NA PRAÇA GOVERNADOR MUNIZ FALCÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>DELVANIA SOBRAL</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_18-2023.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_18-2023.pdf</t>
   </si>
   <si>
     <t>Institui a campanha municipal de doação de cabelo a pessoas carentes em tratamento de câncer.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>CEZAR DE PRETO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_018_legislativo_cezar_de_preto_votada_e_aprovada_dia_11-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_018_legislativo_cezar_de_preto_votada_e_aprovada_dia_11-11-2025.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO O PATIO DE EVENTOS DE OURICURI-PE "PÁTIO DE EVENTOS FRANCISCO MUNIZ COELHO (CHICO COÊLHO)" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>FRANCISCO AIRAN DA S. SEVERO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_020_legislativo_iran_severo__votado_e_aprovado_dia_18-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_020_legislativo_iran_severo__votado_e_aprovado_dia_18-11-2025.pdf</t>
   </si>
   <si>
     <t>Declara e Reconhece de Utilidade Pública a ASSOCIAÇÃO DOS MORADORES E PRODUTORES RURAIS DO SÍTIO DOURADO E SÍTIOS VIZINHOS e dá outras providências.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Ouricuri - PMO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_n_28_votado_e_aprovado.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_n_28_votado_e_aprovado.pdf</t>
   </si>
   <si>
     <t>Disciplina a coleta pública seletiva do Município de Ouricuri-PE, dispõe sobre o plano de gerenciamento de resíduos sólidos dos geradores de resíduos localizados no Município de Ouricuri- PE e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_1-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_1-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe do reajuste do salário mínimo no âmbito do munícipio de Ouricuri.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a doar peixes as famílias carentes do município.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_4-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_4-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão dos vencimentos dos profissionais do magistério público.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_5-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_5-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa de incentivo a regularização fiscal com a fazenda pública no município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_6-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_6-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal dos direitos da mulher no âmbito do município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_07-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_07-2025.pdf</t>
   </si>
   <si>
     <t>Altera a lei que instituiu o sistema de segurança alimentar e nutricional- SISAN e reestrutura o conselho municipal de segurança alimentar.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_08-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_08-2025.pdf</t>
   </si>
   <si>
     <t>Alteração da lei n° 1.493 a alteração de algumas expressões.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_9-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_9-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da lei do serviço de Inspeção Municipal ou alteração da Lei n° 1.531/2022 e os procedimentos obrigatórios de inspeção sanitária em estabelecimentos que manipulam ou processam produtos de origem animal no município de Ouricuri/PE.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_10-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_10-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município a depender recursos para organização e promoção de eventos, bem como, autoriza a doação de brindes e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Denomina o nome de cozinha comunitária.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a patrocinar eventos culturais sociais, congressos, feiras e festas comunitárias, de lazer esportivos.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_13_executivo_com_parecer.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_13_executivo_com_parecer.pdf</t>
   </si>
   <si>
     <t>Institui presunções de omissão de receita em relação à atividade de prestação de serviços, para fins de apuração e lançamento do imposto sobre quaisquer serviços de qualquer natureza.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_14-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_14-2025.pdf</t>
   </si>
   <si>
     <t>Institui a premiações, autoriza o pagamento de despesas e dá outras providências.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_15-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_15-2025.pdf</t>
   </si>
   <si>
     <t>Cria obrigação acessória para as instituições financeiras do município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_16_executivo.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_16_executivo.pdf</t>
   </si>
   <si>
     <t>Regulamenta, no município de Ouricuri, Estado de Pernambuco a nova metodologia de confiadeciamento federal do piso de de atenção primária à saúde  (SUS). que autoriza o pagamento da gratificação por desempenho do componente de qualidade na atenção primária à saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_17_executivo.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_17_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a politíca pública de assitência social e atualiza o sistema único de  assitencia social do munícipio de Ouricuri.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_18_executivo.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_18_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regionalização das licitações públicas no âmbito do  município de Ouricuri.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_020_do_executivo.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_020_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para o exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_23_aprovado.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_23_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal da Juventude - COMJUV, e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_n_24_executivo_votado_e_aprovado.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_n_24_executivo_votado_e_aprovado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Bolsa Estágio, denominado "AGENTE DA CIDADE", autoriza o Poder Executivo a conceder estágio remunerado para estudantes matriculados no  ensino médio, ensino técnico profissionalizante e superior e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_27_aprovado.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_27_aprovado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento reparcelamento de débitos do Município de Ouricuri para com o seu Regime Próprio de Previdência Social - RPPS, em tudo observado o disposto nos arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação dada pela Emenda Constitucional Federal nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_029-2025_votado_e_aprovado..pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_029-2025_votado_e_aprovado..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do uso e distribuição de sacolas plásticas no Município de Ouricuri - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_030_executivo_votado_e_aprovado_dia_11-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_030_executivo_votado_e_aprovado_dia_11-11-2025.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispõe sobre a criação do Conselho Municipal de Promoção da Igualdade Racial - COMPIR, institui o Fundo Municipal de Promoção da Igualdade Racial - FUMPPIR, e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_31_executivo_votado_e_aprovado_dia_04-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_31_executivo_votado_e_aprovado_dia_04-11-2025.pdf</t>
   </si>
   <si>
     <t>Ementa: Institui a nova Política Municipal dos Direitos da Criança e do Adolescente, atualiza o Conselho Municipal dos Direitos da Criança e do_x000D_
 Adolescente (CMDCA), suas Comissões Permanentes e o Fundo Municipal dos Direitos da Criança e do Adolescente (FMDCA) do Município de Ouricuri - PE, revoga as disposições em contrário e dá outras providências.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_032_executivo_votado_e_aprovado_dia_11-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_032_executivo_votado_e_aprovado_dia_11-11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implementação da Escuta Especializada e a criação do Comitê de Gestão Colegiada da Rede de Cuidado e de Proteção Social de Crianças e Adolescentes vítimas ou testemunhas de violência no Município de OURICURI-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_033_do_executivo_votado_e_aprovado_dia_11-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_033_do_executivo_votado_e_aprovado_dia_11-11-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Serviço Municipal de Acolhimento Familiar no Município de Ouricuri - PE, e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01-2025.pdf</t>
   </si>
   <si>
     <t>DESIGNA AS COMISSÕES LEGISLATIVAS PARA O EXERCÍCIO DE 2025.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02-2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DOS ESPAÇOS DO PLENÁRIO DA CÂMARA DE VEREADORES POR TERCEIROS E DÁ OUTRAS PROCEDIMENTOS.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>PD</t>
   </si>
   <si>
     <t>Projeto de Decreto</t>
   </si>
   <si>
     <t>WILLIANNE MATOS BARRETO ALENCAR</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/436/decreto_legislativo_01-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/436/decreto_legislativo_01-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Ouricuriense à senhora Iza Conserva Rolim e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/437/decreto_legislativo_02-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/437/decreto_legislativo_02-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Ouricuriense ao Sr. Bruno Paixão Fernandes e dá outras providências.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/438/decreto_legislativo_03-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/438/decreto_legislativo_03-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Ouricuriense ao Sr. Marcelo Marques Simão Cavalcanti e dá outras providências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/439/decreto_legislativo_04-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/439/decreto_legislativo_04-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Ouricuriense ao Sr. Marcondes Melo da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>ALEX BAR</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/440/decreto_legislativo_05-2025_alex_bar.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/440/decreto_legislativo_05-2025_alex_bar.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Ouricuriense a Sr. Glauber Cruz e Silva.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_06-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_06-2025.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão Ouricuriense ao senhor José Alberto Lopes Maciel Junior.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ADELUCIA CLEA F. DELMONDES</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_01-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a doação de kits escolares e fardamentos para alunos da rede pública.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_2-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_2-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a licitação do programa aração de terra para os agricultores do nosso município.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_3-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_3-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas do tamboril - Ouricuri/PE.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_04-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_04-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas do povoado do Lopes - Ouricuri/PE.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_5-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_5-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de duas casas de apoio, uma em Ouricuri e outra casa de apoio em Petrolina/PE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_06-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de uma casa do idoso em Ouricuri/PE.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_07-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_07-2025.pdf</t>
   </si>
   <si>
     <t>Extensão da UBS (Unidade Básica de Saúde) do Sítio Novo - Ouricuri/PE.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Indica a mesa diretora que sejam desmembradas as secretarias de esportes e cultura da secretaria de educação.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_10-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_10-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma (01) quadra poliesportiva no bairro Nossa Senhora de Fátima - Ouricuri/PE.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>NEGÃO DA BARRA</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_11-2025.pdf</t>
   </si>
   <si>
     <t>Asfaltar a Avenida Antônio Matias na Barra de São Pedro - Ouricuri/PE.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_12-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_12-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a reforma do açougue da Barra de São Pedro e construção do matadouro.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_13-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_13-2025.pdf</t>
   </si>
   <si>
     <t>Uma ambulância para o povoado Jatobá.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_14-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_14-2025.pdf</t>
   </si>
   <si>
     <t>Adquirir uma patrulha mecanizada para atender a todos nas melhorias das estradas vicinais.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_15-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_15-2025.pdf</t>
   </si>
   <si>
     <t>Realização dos campeonatos:_x000D_
 -1ª Divisão;_x000D_
 -2ª Divisão;_x000D_
 -Veteranos;_x000D_
 -Campeonato da zona rural;_x000D_
 -Sub 10, sub 13 e sub 15;_x000D_
 -Artes Marciais;_x000D_
 -Campeonato de vôlei;_x000D_
 -Atletismo</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_16-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_16-2025.pdf</t>
   </si>
   <si>
     <t>Criação e manutenção da Secretaria Municipal de Esporte</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_22-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_22-2025.pdf</t>
   </si>
   <si>
     <t>A criação da secretaria de crianças atípicas e neurodivergentes.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>HÍCARO FRAZÃO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_25-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_25-2025.pdf</t>
   </si>
   <si>
     <t>Realização da reforma da praça Baixo, situada no bairro nossa senhora de Fátima.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_26-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_26-2025.pdf</t>
   </si>
   <si>
     <t>Reforma e reparos na escola Teodoro Félix.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>MARCINHO NOVA VIDA</t>
   </si>
   <si>
     <t>Iluminação e piçarramento do açude da nação (Trecho que compreende o açude da nação até a capela de São Braz).</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_28-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_28-2025.pdf</t>
   </si>
   <si>
     <t>Concerto das estradas do Jatobá, Morcego até chegar ao Angico.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_29-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_29-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a sinalização horizontal e vertical do Centro da Cidade.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_30-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_30-2025.pdf</t>
   </si>
   <si>
     <t>Construir a praça da entrada do povoado do Jacaré.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_31-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_31-2025.pdf</t>
   </si>
   <si>
     <t>Reformar as cercas da barragem do povoado Extrema.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_32-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_32-2025.pdf</t>
   </si>
   <si>
     <t>Refazer o muro do Ginásio.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_33-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_33-2025.pdf</t>
   </si>
   <si>
     <t>Arborizar as praças da rua do comercio e colocar bancos nas Vila Barra de São Pedro.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_34-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_34-2025.pdf</t>
   </si>
   <si>
     <t>Criação do centro da mulher.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_35-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_35-2025.pdf</t>
   </si>
   <si>
     <t>Realizar parceria com a UESPE para emissão de carteiras estudantil.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_36-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_36-2025.pdf</t>
   </si>
   <si>
     <t>Requalificar e reestruturar a avenida Tamboril- Ouricuri-PE.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_37-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_37-2025.pdf</t>
   </si>
   <si>
     <t>Dar continuidade e conclusão da quadra poliesportiva do povoado Extrema.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>LENART CARNEIRO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_38-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_38-2025.pdf</t>
   </si>
   <si>
     <t>Instalação da praça e academia ao ar livre no povoado do Jatobá.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_39-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_39-2025.pdf</t>
   </si>
   <si>
     <t>Trocas as manilhas para recuperação dos esgotos e recuperar o asfalto da rua Amélia Lins Falcão no Bairro da Cohab.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_40-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_40-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação do esgoto e asfalto de rua Geraldo da Granja Muniz bairro da Cohab.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_41-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_41-2025.pdf</t>
   </si>
   <si>
     <t>Construção de um centro poliesportivo em Ouricuri-PE.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_42-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_42-2025.pdf</t>
   </si>
   <si>
     <t>Viabilizar uma passagem molhada no Riacho Jatobá.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_43-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_43-2025.pdf</t>
   </si>
   <si>
     <t>Fazer reforma em matadouro e em açougue público.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>NALDO VIDEÚ</t>
   </si>
   <si>
     <t>Retornar as ambulâncias para o povoado Vidéu e povoado da Extrema.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_45-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_45-2025.pdf</t>
   </si>
   <si>
     <t>Reformar as estradas da região do Vidéu, extrema, jatobá e cara branca.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_46-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_46-2025.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa do governo federal, contrata+Brasil.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_47-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_47-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita a coleta dos exames laboratoriais nos PSF's da Zona rural.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Fazer a praça do povoado de Vidéu.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_49-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_49-2025.pdf</t>
   </si>
   <si>
     <t>Colocar um vigia para o açude do povoado de Jatobá.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51-2025.pdf</t>
   </si>
   <si>
     <t>Instalação de uma cozinha comunitária no povoado de barra de São Miguel.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52-2025.pdf</t>
   </si>
   <si>
     <t>Fazer reforma e ampliação do grupo escolar Lindalva Alencar Lins do Sítio Lagoa Comprida.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_53-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída a casa das Artes, para difusão cultural.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_54-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_54-2025.pdf</t>
   </si>
   <si>
     <t>Para fazer convênios e parcerias e convênios com consultórios de psicologia.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_55-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_55-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas do bom lugar, tranqueira e extrema, sítio novo e tupãn.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_56-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_56-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas que liga o tamboril ao Sítio São Bento, Cancelas e Sítio Canário.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_57-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_57-2025.pdf</t>
   </si>
   <si>
     <t>uma ambulância para o povoado de Jacaré.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_58-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_58-2025.pdf</t>
   </si>
   <si>
     <t>Ofertar um curso de capacitação de porte de arma de fogo para CGM.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_59-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_59-2025.pdf</t>
   </si>
   <si>
     <t>Criação de um posto administrativo de CGM em barra de São Pedro.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_62-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_62-2025.pdf</t>
   </si>
   <si>
     <t>Asfaltar ou fazer o calçamento da rua Maria Generosa de bairros da Cohab.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_63-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_63-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de atletismo no Estádio.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_64-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_64-2025.pdf</t>
   </si>
   <si>
     <t>Reforma do postinho de Saúde doo povoado de Vidéu.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_66-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_66-2025.pdf</t>
   </si>
   <si>
     <t>Para que sejam feitas os calçamentos das vias e a construção de uma praça.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_67-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_67-2025.pdf</t>
   </si>
   <si>
     <t>Viabilizar a instalação de containers de lixo.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_68-57.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_68-57.pdf</t>
   </si>
   <si>
     <t>Contratação de um médico reumatologista e serviço de endoscopia e colonoscopia.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_69-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_69-2025.pdf</t>
   </si>
   <si>
     <t>Construção de 03 salas de aulas e 02 banheiros para os funcionários da escola grupo escolar do povoado da Extrema.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>GALEGO DO COCO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_70-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_70-2025.pdf</t>
   </si>
   <si>
     <t>Construir uma passagem molhada no riacho que liga o povoado de Lopes a Fazenda Santa Cruz.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_71-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_71-2025.pdf</t>
   </si>
   <si>
     <t>Restaurar a iluminação no bairro São Sebastião (Casinhas).</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_72-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_72-2025.pdf</t>
   </si>
   <si>
     <t>Adquirir dois veículos para guarda municipal de Surubim.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_73-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_73-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas dos Sitíos Estacas e Gravatá.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_85-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_85-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma praça na rua do ginásio na Barra de São Pedro.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Fazer a cobertura da quadra da barra de São Pedro.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_87-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_87-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma UBS na Lagoa Comprida.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_88-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_88-2025.pdf</t>
   </si>
   <si>
     <t>Cercar o açude público da barra de São Pedro e colocar um vigia- Ouricuri-PE.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Construção de um refeitório na escola Municipal Dr. Ulisses Guimarães no povoado de Casa Branca.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_90-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_90-2025.pdf</t>
   </si>
   <si>
     <t>Aquisição de um veículo para atendimento domiciliar do CAPS- OURICURI-PE.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_93-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_93-2025.pdf</t>
   </si>
   <si>
     <t>Instalação e manutenção de poste de iluminação pública nos perímetros da avenida Fernando Bezerra (Área Comercial).</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_94-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_94-2025.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido ou disponibilizado um veículo ambulância para a policlínica de Ouricuri.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_95-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_95-2025.pdf</t>
   </si>
   <si>
     <t>Que seja adquirido ambulância para o povoado do Lopes.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_96-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_96-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de um CAPS infantil em Ouricuri-PE.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_97-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>Adesão ao programa do leite, promovido pelo governo do Estado.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_99-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_99-2025.pdf</t>
   </si>
   <si>
     <t>Colocar uma equipe de prontidão no CAPS (Equipe intinerante).</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_100-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma cobertura com uma banheiros no centro administrativo para acomodar os pacientes do TFD.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_103-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_103-2025.pdf</t>
   </si>
   <si>
     <t>Reativação do atendimento para pacientes a ser atendido por médicos na policlínica.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_104-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_104-2025.pdf</t>
   </si>
   <si>
     <t>Que  seja encaminhado para o poder legislativo um projeto de lei de reajuste salarial para os conselheiros tutelares.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_105-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_105-2025.pdf</t>
   </si>
   <si>
     <t>Providenciar horas máquinas pra limpeza da barragem.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_106-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_106-2025.pdf</t>
   </si>
   <si>
     <t>Solicitação de recitalização da praça da rua larga, situada no bairro nossa senhora de Fátima.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_107-025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_107-025.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua José Gonçalo, localizada no bairro Renacença.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_108-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_108-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma escola municipal no bairro da Cohab, Ouricuri.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_109-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_109-2025.pdf</t>
   </si>
   <si>
     <t>Para fazer realização de exames de imagens.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_110-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_110-2025.pdf</t>
   </si>
   <si>
     <t>Reforma das estradas vicinais das seguintes localidades: Sitio Canelas, São Bento, Chapada do Tamboril, Canto Alegre, Lagoa do Urubu, e Sitio Vizinhos.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_111-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_111-2025.pdf</t>
   </si>
   <si>
     <t>Iluminação pública: no trecho que coomprende a avenida Fernando Bezerra.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_112-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_112-2025.pdf</t>
   </si>
   <si>
     <t>Fazer reforma da praça da igreja Nossa  Senhora do Carmo.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_113-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_113-2025.pdf</t>
   </si>
   <si>
     <t>Ampliação do refeitório, na escola municipal Manoel Delmondes Araújo do povoado Videú.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_114-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_114-2025.pdf</t>
   </si>
   <si>
     <t>Fazer estrada do riacho de curral, que liga Lagoa Nova Até o poço da Pedra.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_115-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_115-2025.pdf</t>
   </si>
   <si>
     <t>Reconstrução da casa de feira do povoado de Jatobá-PE.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_116-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_116-2025.pdf</t>
   </si>
   <si>
     <t>Implantação de uma unidade básica de saúde (UBS) na agrovila Nova Esperança, Ouricuri-PE.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_117-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_117-2025.pdf</t>
   </si>
   <si>
     <t>Construção de um campo no bairro Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_118-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_118-2025.pdf</t>
   </si>
   <si>
     <t>Recuperar a barragem de Salvador no Riacho da Umburana.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_119-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_119-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado uma indicação do prefeito Vitor Coelho, prefeito do município. Para que sejam criadas e implantados o projeto de jovem aprendiz.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_120-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a reforma da praça 7 de Setembro, Centro de Ouricuri.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_121-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_121-2025.pdf</t>
   </si>
   <si>
     <t>Construir uma unidade básica de saúde (UBS)  no sitío Cova do Anjo, Ouricuri-PE.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_122-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_122-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação de estradas vicinais das seguintes localidades: Fazenda Caraíbas, Sitio Cova do Anjo, Fazenda milho novo, Sitío Bernardo, Fazenda cruz, Fazenda Morcego, Sitio Poço da Cruz, Sitio Riacho fundo, Sitio Angico e Sitio Vizinhos.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>PEDRO AUGUSTO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_123-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_123-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na capela de São Braz.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_124-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_124-2025.pdf</t>
   </si>
   <si>
     <t>Fazer um campo society no povoado de Society no povoado de Santa Rita.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>Reforma e requalificar a praça da do povoado de Santa Rita.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_126-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_126-2025.pdf</t>
   </si>
   <si>
     <t>Recuperação das estradas vicinais das seguintes localidades de Ouricuri ao Sítio Cansanção; Alto da Aroeira até a fazenda Bodes; da fazenda Bodes ao Tamboril; da fazenda bodes ao sítio do saco mimador e sitíos vizinhos.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_127-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_127-2025.pdf</t>
   </si>
   <si>
     <t>Aquicisão de materiais esportivos para escolas municipais.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_128-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_128-2025.pdf</t>
   </si>
   <si>
     <t>Fazer a limpeza e recuperação da barragem do sitio Julião.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_129-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_129-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SÍTIOS PITOMBEIRA, SÍTIO JULIÃO E SITIO CAMPOS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_130-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_130-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de um cardápio nutricional variado e balanceado, elaborado por profissional nutricionista,_x000D_
 na Casa de Apoio mantida pelo município em Recife/PE.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/362/indicacao_131-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/362/indicacao_131-2025.pdf</t>
   </si>
   <si>
     <t>Indica à Prefeitura Municipal de Ouricuri que firme parceria com uma clínica privada para a realização de biópsias.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/363/indicacao_132-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/363/indicacao_132-2025.pdf</t>
   </si>
   <si>
     <t>CRIAR UM PROJETO DE LEI DA LOGOMARCA DO CONSELHO TUTELAR DO MUNICÍPIO DE OURICURI/PE.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_133-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_133-2025.pdf</t>
   </si>
   <si>
     <t>COLOCAR A PLACA DE DENOMINAÇÃO DO CONSELHO TUTELAR DO MUNICIPIO DE ACORDO COM A LEI N.º 862/1999.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_134-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_134-2025.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE PSICÓLOGA(O) PARA ATENDER NAS UBS DA BARRA DE SÃO PEDRO, POVOADO DA EXTREMA E POVOADO DO VIDÉU.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_135-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_135-2025.pdf</t>
   </si>
   <si>
     <t>Indico a mesa diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma Indicação ao Exmo. Sr. Francisco Victor Ramos Coelho, Prefeito do Município de Ouricuri/PE, que seja Implantado Academias de Saúde nos bairros e povoados do município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_136-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_136-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA UBS (UNIDADE BÁSICA DE SAÚDE) COMPLETA NO BAIRRO NOSSA SENHORA DE FATIMA.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_137-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>Indica que a Secretaria de Assistência Social, juntamente com o Setor de Identidade, realize mutirões nos povoados para a expedição de RG (Carteira de Identidade) nas seguintes localidades: Vila Barra de São Pedro, Povoado da Extrema, Povoado do Vidéu, Povoado do Lopes, Povoado Passagem de Pedras, Povoado do Jacaré, Povoado do Juá, Povoado do Jatobá, Povoado de Santa Rita, Agrovila Nova Esperança e Povoado do Cara Branca.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_137-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_137-2025.pdf</t>
   </si>
   <si>
     <t>FAZER A REFORMA DA ESCOLA MOISÉS MENDES NO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_139-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_139-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SÍTIOS GRAVATÁ, SÍTIO TABULEIRO E FAZENDA NOVA.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_140-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_140-2025.pdf</t>
   </si>
   <si>
     <t>FAZER A SINALIZAÇÃO DE UM ESTACIONAMENTO ROTATIVO NA PRAÇA VOLUNTÁRIOS DA PÁTRIA.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_141-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_141-2025.pdf</t>
   </si>
   <si>
     <t>CRIAR UM CONSELHO DE DEFESA DOS ANIMAIS NO MUNICÍPIO DE OURICURI-PE.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_142-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_142-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ACADEMIA NA PRAÇA DO POVOADO DA EXTREMA - OURICURI/PE.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_143-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_143-2025.pdf</t>
   </si>
   <si>
     <t>Indica a construção de dois redutores de velocidade (lombadas) na Rua Luiz José de Souza, no bairro Capela de São Braz, no trecho entre Maria do Espetinho e o Mercadinho Santa Helena, em Ouricuri.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_144-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_144-2025.pdf</t>
   </si>
   <si>
     <t>ASFALTAR (PAVIMENTAR) A RUA MARECHAL DEODORO DA FONSECA NO BAIRRO CAPELA DE SÃO BRAZ, OURICURI/PE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_145-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_145-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO SÍTIO VIDÉU VELHO AO SITIO ONÇA, CHEGANDO ATÉ O POVOADO DA EXTREMA.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_146-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_146-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SÍTIOS BOA VISTA, RIACHO NOVO, PITOMBEIRA E TRAVESSÃO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_147-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_147-2025.pdf</t>
   </si>
   <si>
     <t>FAZER A PRAÇA DA AVENIDA MANOEL IRINEU DE ARAÚJO (BIGODÃO). OURICURI-PE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_148-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_148-2025.pdf</t>
   </si>
   <si>
     <t>Indica a reforma dos banheiros da Avenida Manoel Irineu de Araújo (em frente às Lojas Americanas) e do banheiro do Açougue Público Municipal, bem como a construção de novos banheiros em locais com maior fluxo de pessoas.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_149-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_149-2025.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA REFORMA DA PRAÇA DA RUA PADRE CÍCERO NO BAIRRO NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_153-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_153-2025.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO SÍTIO SÃO BENTO E DAS ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_154-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_154-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE REDUTORES DE VELOCIDADES (LOMBADAS) NA AVENIDA SÃO SEBASTIÃO, QUE INTERLIGA COM A RUA HONORATO MARINHO NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_156.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_156.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO E FUNCIONAMENTO DA CRECHE DO BAIRRO SANTA MARIA. OURICURI-PE.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_157.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_157.pdf</t>
   </si>
   <si>
     <t>FAZER A TERRAPLANAGEM PARA REGULARIZAÇÃO DAS RUAS DOS BAIRROS SANTA MARIA I E II E DEMARCAÇÃO COM MEIOS FIOS PARA RECEBER A PAVIMENTAÇÃO.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_160.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_160.pdf</t>
   </si>
   <si>
     <t>REQUALIFICAÇÃO E EXTENSÃO DE REDES DE ILUMINAÇÃO PÚBLICA PÚBLICA (POSTEAÇÃO) NOS BAIRROS SANTA MARIA I E SANTA MARIA II (BAIRRO_x000D_
 FELIPE COELHO).</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_161.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_161.pdf</t>
   </si>
   <si>
     <t>EXTENSÃO DE SANEAMENTO BÁSICO DAS RUAS DO BAIRRO SANTA MARIA I E II.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_174.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_174.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA CRECHE NO BAIRRO SANTA MARIA, OURICURI/PE.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_177.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indico a mesa diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma Indicação ao Exmo. Sr. Francisco Victor_x000D_
 Ramos Coelho, Prefeito do Município de Ouricuri/PE, que seja feita a extensão da adutora do Sítio Saco do Minador, até o Sítio Lagoa Comprida e Sítio Julião.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_178.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Indico a mesa diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma Indicação ao Exmo. Sr. Francisco Victor_x000D_
 Ramos Coelho, Prefeito do Município de Ouricuri/PE, que determine ao setor competente a adoção de medidas voltadas para a regulamentação e fiscalização quanto ao uso de veículos com placas vermelhas no município de Ouricuri.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_186.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_186.pdf</t>
   </si>
   <si>
     <t>REFORMA E LIMPEZA DA BARRAGEM DA CHAPADA DOS SEVEROS OURICURI-PE.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_187.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_187.pdf</t>
   </si>
   <si>
     <t>REFORMA E LIMPEZA DA BARRAGEM DO LIMOEIRO (AÇUDE VELHO DO LIMOEIRO) OURICURI-PE.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_188.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_188.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE ARMAS DE FOGO CALIBRE 12(DOZE) PARA A GUARDA MUNICIPAL.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_189-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_189-2025.pdf</t>
   </si>
   <si>
     <t>Indico a mesa diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma Indicação ao Exmo. Sr. Francisco Victor_x000D_
 Ramos Coelho, Prefeito do Município de Ouricuri/PE, que seja feita a reforma e ampliação do espaço onde funciona a Feira do Gado de Ouricuri, melhorando a estrutura física do local.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_190-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_190-2025.pdf</t>
   </si>
   <si>
     <t>Indico a mesa diretora, ouvido o Plenário e cumpridas as formalidades regimentais, que seja encaminhada uma Indicação ao Exmo. Sr. Francisco Victor_x000D_
 Ramos Coelho, Prefeito do Município de Ouricuri/PE, que seja feita a reforma e ampliação da Esc. Mul. Maria das Graças, que fica localizada no Bairro Nsa. Senhora de Fátima.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_191-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_191-2025.pdf</t>
   </si>
   <si>
     <t>COLOCAR AR CONDICIONADO NA ESCOLA MUNICIPAL MANOEL DELMONDES DE ARAÚJO NO POVOADO DO VIDÉU.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_192-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_192-2025.pdf</t>
   </si>
   <si>
     <t>COLOCAR AR CONDICIONADO NA ESCOLA MUNICIPAL Dr. ULISSES GUIMARÃES NO POVOADO DO CARA BRANCA.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_193.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_193.pdf</t>
   </si>
   <si>
     <t>QUE O MUNICÍPIO FAÇA PARCERIA COM O INSTITUTO MEDIANEIRAS DA PAZ, PARA QUE SEJA REALIZADAS CIRURGIAS ELETIVAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_194.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_194.pdf</t>
   </si>
   <si>
     <t>QUE O GESTOR MUNICIPAL CONTINUE O PROGRAMA REURB NOS BAIRROS E QUE SE INICIE NOS POVOADOS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_195.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_195.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAR A RUA ANTONIO VALDECI DE AQUINO NO BAIRRO SANTO ANTONIO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_196.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_196.pdf</t>
   </si>
   <si>
     <t>RECUPERAR A ILUMINAÇÃO QUE DÁ ACESSO AO BAIRRO SÃO SEBASTIÃO (CASINHAS).</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_197.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_197.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA QUE LIGA A ESTACA, TIGRE, PAU D'ARCO ATÉ O VALDINO NO ASSENTAMENTO JOSUÉ DE CASTRO.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_198.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_198.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO FAÇA PARCERIAS COM CLÍNICAS PARTICULARES DE OFTALMOLOGIA PARA ATENDER A DEMANDA DE EXAMES DE VISTA NO MUNICÍPIO DE OURICURI-PE.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_199-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_199-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM CONSULTORIO OFTALMOLÓGICO MUNICIPAL DE OURICURI-PE.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_200-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_200-2025.pdf</t>
   </si>
   <si>
     <t>ASFALTAR A RUA PARAÍSO NO BAIRRO NOSSA SENHORA DO CARMO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_202-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_202-2025.pdf</t>
   </si>
   <si>
     <t>REFORMA, AMPLIAÇÃO E AQUISIÇÃO DE EQUIPAMENTOS PARA A POLICLÍNICA HELENA BARRETO ALENCAR - OURICURI/PE</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_203-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_203-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PASSAGEM DE PEDESTRE ELEVADA INTERLIGANDO A RUA FELIPE COÊLHO À RUA SÃO PAULO NA BARRA DE SÃO PEDRO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_205.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_205.pdf</t>
   </si>
   <si>
     <t>FAZER A LIMPEZA DA BARRAGEM DO POVOADO EXTREMA - OURICURI/PE.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_206.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_206.pdf</t>
   </si>
   <si>
     <t>FAZER A LIMPEZA DAS BARRAGENS DO SÍTIO BARREIRO E DO SÍTIO LAGINHAS - OURICURI/PE.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_207-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_207-2025.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA USF (UNIDADE DE SAÚDE DA FAMILIA) NA AGROVILA NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_208-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_208-2025.pdf</t>
   </si>
   <si>
     <t>CONCLUSÃO DA REFORMA DO COLÉGIO DA AGROVILA NOVA ESPERANÇA.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_209-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_209-2025.pdf</t>
   </si>
   <si>
     <t>FAZER A PODA DAS ÁRVORES E A TROCA DAS LÂMPADAS DO POVOADO JACARÉ, COLOCAR LÂMPADAS DE LED.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_210.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_210.pdf</t>
   </si>
   <si>
     <t>FAZER O SANEAMENTO E PAVIMENTAÇÃO DAS RUAS MARCELINO MEDEIROS, TRAVESSA SÃO LUCAS, RUA SÃO MARCOS, RUA MARIA DO SOCORRO_x000D_
 AQUINO NO BAIRRO NOSSA SENHORA DO CARMO E RUAS TRAVESSA CAPIM GROSSO E TRAVESSA SÃO LUCAS NO BAIRRO SANTA MARIA.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_211-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_211-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DOS AR CONDICIONADOS DA ESCOLA MUNICIPAL MARIA GORETE.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_212-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_212-2025.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE CADEIRAS DE RODAS PARA AS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_213-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_213-2025.pdf</t>
   </si>
   <si>
     <t>FAZER MULTIRÃO DE EXAMES DE USG, EXAME DE MAMA E EXAME TRANSVAGINAL.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_214-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_214-2025.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DO PROGRAMA SAÚDE BUCAL NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_221.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_221.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO SÍTIO ALTO DA AROEIRA.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_223.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_223.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA POLICLINICA EM OURICURI.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_224.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_224.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO SÍTIO QUEIMADA ATÉ O SÍTIO NOVO.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>EPLE</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_aditiva_ao_pl_031-2025_aprovada_dia_04-11-2025.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_aditiva_ao_pl_031-2025_aprovada_dia_04-11-2025.pdf</t>
   </si>
   <si>
     <t>APRESENTA EMENDA AO PROJETO DE LEI N. 031/2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2608,68 +2608,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_05-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_06-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_09-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_0112022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_017_legislativo_rogerio_da_aldeia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_18-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_018_legislativo_cezar_de_preto_votada_e_aprovada_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_020_legislativo_iran_severo__votado_e_aprovado_dia_18-11-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_n_28_votado_e_aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_1-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_4-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_5-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_6-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_07-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_08-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_9-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_10-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_13_executivo_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_16_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_17_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_18_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_020_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_n_24_executivo_votado_e_aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_27_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_029-2025_votado_e_aprovado..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_030_executivo_votado_e_aprovado_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_31_executivo_votado_e_aprovado_dia_04-11-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_032_executivo_votado_e_aprovado_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_033_do_executivo_votado_e_aprovado_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/436/decreto_legislativo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/437/decreto_legislativo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/438/decreto_legislativo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/439/decreto_legislativo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/440/decreto_legislativo_05-2025_alex_bar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_2-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_3-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_68-57.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_107-025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/362/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/363/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_207-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_aditiva_ao_pl_031-2025_aprovada_dia_04-11-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/100/projeto_de_lei_1-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/99/projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/98/projeto_de_lei_05-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/97/projeto_de_lei_06-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/105/projeto_de_lei_09-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/44/projeto_de_lei_0112022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/418/projeto_de_lei_017_legislativo_rogerio_da_aldeia.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/113/projeto_de_lei_18-2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_018_legislativo_cezar_de_preto_votada_e_aprovada_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_020_legislativo_iran_severo__votado_e_aprovado_dia_18-11-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_n_28_votado_e_aprovado.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/101/projeto_de_lei_1-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/103/projeto_de_lei_4-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/104/projeto_de_lei_5-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/111/projeto_de_lei_6-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/110/projeto_de_lei_07-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/106/projeto_de_lei_08-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/358/projeto_de_lei_9-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/107/projeto_de_lei_10-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/109/projeto_de_lei_12-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/359/projeto_de_lei_13_executivo_com_parecer.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/112/projeto_de_lei_14-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/354/projeto_de_lei_15-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/355/projeto_de_lei_16_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/356/projeto_de_lei_17_executivo.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/357/projeto_de_lei_18_executivo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/353/projeto_de_lei_020_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/421/projeto_de_lei_n_23_aprovado.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_n_24_executivo_votado_e_aprovado.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_27_aprovado.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_lei_029-2025_votado_e_aprovado..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_030_executivo_votado_e_aprovado_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_31_executivo_votado_e_aprovado_dia_04-11-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_032_executivo_votado_e_aprovado_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_033_do_executivo_votado_e_aprovado_dia_11-11-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/95/projeto_de_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/96/projeto_de_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/436/decreto_legislativo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/437/decreto_legislativo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/438/decreto_legislativo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/439/decreto_legislativo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/440/decreto_legislativo_05-2025_alex_bar.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/441/decreto_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_2-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_3-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_5-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/124/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/126/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/144/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/132/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/133/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/134/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/136/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/142/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/143/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/145/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/154/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/160/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/161/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/162/indicacao_68-57.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/163/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/164/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/165/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/167/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/118/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/116/indicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/115/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/173/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_103-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_104-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_105-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_106-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_107-025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_108-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_109-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/334/indicacao_110-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/335/indicacao_111-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/336/indicacao_112-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/337/indicacao_113-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/338/indicacao_114-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/339/indicacao_115-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/340/indicacao_116-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_117-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_118-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/343/indicacao_119-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/344/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/345/indicacao_121-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/346/indicacao_122-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/347/indicacao_123-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/348/indicacao_124-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_126-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_127-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/352/indicacao_128-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_129-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/361/indicacao_130-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/362/indicacao_131-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/363/indicacao_132-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/364/indicacao_133-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/365/indicacao_134-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_135-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_136-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/369/indicacao_137-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/370/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/371/indicacao_140-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/372/indicacao_141-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/373/indicacao_142-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/374/indicacao_143-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/375/indicacao_144-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_145-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_148-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_149-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_153-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/382/indicacao_154-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/426/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/427/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/428/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_161.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/430/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/431/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/432/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/433/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/434/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/414/indicacao_189-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_190-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_191-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/417/indicacao_192-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/406/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/407/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/408/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/409/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/410/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/383/indicacao_199-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/384/indicacao_200-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/385/indicacao_202-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/386/indicacao_203-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/387/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/388/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/391/indicacao_207-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_208-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/392/indicacao_209-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/393/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_211-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/395/indicacao_212-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/396/indicacao_213-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_214-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/400/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2025/413/emenda_aditiva_ao_pl_031-2025_aprovada_dia_04-11-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H207"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="148.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="148" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>