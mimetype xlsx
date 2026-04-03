--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -51,785 +51,785 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_1-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_1-2024.pdf</t>
   </si>
   <si>
     <t>Fixa em R$ 1.412,00 (um mil quatrocentos e doze reais) o menor salário a ser pago aos Servidores Municipal do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_lei_4-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_lei_4-2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A LEI Nº 14.133, DE 1° DE ABRIL DE 2021, QUE DISPÕE SOBRE LICITAÇÕES E CONTRATOS ADMINISTRATIVOS NO ÂMBITO DO_x000D_
 PODER LEGISLATIVO DO MUNICÍPIO DE OURICURI E DА OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_6-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_6-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência, por meio da divulgação da relação e quantitativo dos pacientes que aguardam por consultas, exames, intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde no âmbito do município de Ouricuri-PE e dá outras providências. Autoria Professora Williane Matos Barreto Alencar.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Câmara Municipal de Ouricuri - CMO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_7-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_7-2024.pdf</t>
   </si>
   <si>
     <t>DECLARA E RECONHECE DE UTILIDADE PÚBLICA CAАТМА. CENTRO DE ARTICULAÇÃO E ASSESSORIA DE TRABALHO COM MULHERES NO ARARIPE E DÁ OUTRAS PROVIDÊNCIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_8-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_8-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de contratação de condenados pela Lei Federal nº 11.340/106 - Lei Maria da Penha, por parte do Poder Público_x000D_
 Municipal, bem como impede nomeação no âmbito do município de Ouricuri-PE e dá outras providências. Autoria Professora Williane Matos Barreto Alencar.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_lei_11-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_lei_11-2024.pdf</t>
   </si>
   <si>
     <t>CONVALIDA OS PAGAMENTOS DAS GRATIFICAÇÕES ESPECIAIS OU INDENIZATÓRIAS DAS LEIS MUNICIPAL AOS SERVIDORES EFETIVOS COMISSIONADOS E CONTRATADOS DA CÂMARA MUNICIPAL DE OURICURI EXERCÍCIOS 2022, 2023 Е JANEIRO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_13-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_13-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1.570/2023 que trata а gratificação especial com natureza indenizatória e deu outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_2-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_2-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Remuneração de Cargos Efetivos, Inativos e Pensionistas da Estrutura Administrativa da Câmara Municipal de Ouricuri e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_37-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_37-2024.pdf</t>
   </si>
   <si>
     <t>DECLARA E RECONHECE DE UTILIDADE PÚBLICA A ASSOCIAÇÃO COMUNITÁRIA BENEFICENTE "AMAS" MÃOS PARA SERVIR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Ouricuri - PMO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_lei_01-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_lei_01-2024.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O MENOR VENCIMENTO BÁSICO NO ÂMBITO DO MUNICÍPIO DE OURICURI-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_02-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_02-2024.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Agentes Comunitários de Saúde, e dos Agentes de Combate às Endemias do Município de Ouricuri, Estado de_x000D_
 Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_03-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_03-2024.pdf</t>
   </si>
   <si>
     <t>"CONCEDE ISENÇÃO E REMISSÃO DE IMPOSTOS E TAXAS MUNICIPAIS ÀS LOJAS MAÇÔNICAS LOCALIZADAS NO MUNICÍPIO DE OURICURI-PE, CONFORME ESTABELECIDO NA ALÍNEA B DO INCISO VI DO ART. 150 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_04-2023_autoriza_a_abertura_de_credito_suplementar.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_04-2023_autoriza_a_abertura_de_credito_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito suplementar orçamentário para repasse dos valores relacionados ao piso nacional da enfermagem do Município de Ouricuri, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_07-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_07-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI 825/97, FIXA O VALOR DO VENCIMENTO BASE DOS CONSELHEIROS TUTELARES DO MUNICÍPIO DE OURICURI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_08-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_08-2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR, POR MEIO DE DOAÇÃO, UM TERRENO URBANO DE PROPRIEDADE DO MUNICÍPIO DE OURICURI PARA A CÂMARA DE DIRIGENTES LOJISTAS DE OURICURI-CDL OURICURI-PE.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_09-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_09-2024.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DO CENTRO DE ATENDIMENTO DE EDUCAÇÃO ESPECIALIZADO - CAEE, NA PRAÇA DO CÉUS - CENTRO DE ESPORTES UNIFICADO PEDRO FELIPE DELMONDES DA SILVA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_lei_06-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_lei_06-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) NO MUNICÍPIO DE OURICURI-PE PARA FAMÍLIAS COM INTEGRANTES COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) E TRANSTORNO DE DÉFICIT DE ATENÇÃO E HIPERATIVIDADE (TDAH), E ISENÇÃO DA TAXA DE_x000D_
 FISCALIZAÇÃO DE LOCALIZAÇÃO, DE INSTALAÇÃO E DE FUNCIONAMENTO AS ASSOCIAÇÕES DE TRABALHADORES RURAIS E AS ASSOCIAÇÕES DE DEFESA DE DIREITOS SOCIAIS, ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) PARA IMÓVEIS ALUGADOS OU CEDIDOSA TEMPLOS RELIGIOSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_12-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_12-2024.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI 1.534/2022 QUE REGE O CARGO COMISSIONADO DE ASSESSOR PARLAMENTAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_013-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_013-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento por desempenho da saúde bucal na Atenção Primária à Saúde (APS) no município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_lei_15-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_lei_15-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento do exercício de 2024, para atender despesas com_x000D_
 investimentos destinadas aos programas do Fundo Municipal de Assistência Social, e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_16-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_16-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO EXERCÍCIO DE 2024, PARA ATENDER DESPESAS DOS RECURSOS DESTINADOS PELA LEI ALDIR BLANC, VOLTADA PARA AÇÕES DE FOMENTO À CULTURA,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_lei_33-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_lei_33-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA TABELA VENCIMENTAL, DA LEI MUNICIPAL 1.362/2015; SALÁRIO BASE DE ENGENHEIRO CIVIL DO MUNICÍPIO DE_x000D_
 OURICURI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_2024.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A UTILIZAÇÃO DE VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE OURICURI E O CONTROLE DE ABASTECIMENTO E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_1.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_1.pdf</t>
   </si>
   <si>
     <t>Restauração do telhado da igreja Nossa Senhora dos Remédios ( igreja do cemitério )</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_2.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_2.pdf</t>
   </si>
   <si>
     <t>Reforma e reativação do teatro popular Carlota Peixoto</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_3.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_3.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito de Ouricuri/PE a realização de conserto e manutenção da rede de saneamento básico e da iluminação pública nas zonas urbana e rural do município, com urgência.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_5.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_5.pdf</t>
   </si>
   <si>
     <t>Retomar a obra do Ginásio São Pedro e da creche Barra de São Pedro, Ouricuri/PE</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_06.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_06.pdf</t>
   </si>
   <si>
     <t>Fazer a doação de kits escolares e fardamento para os alunos da rede pública municipal de Ouricuri/PE</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_6.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_6.pdf</t>
   </si>
   <si>
     <t>Programa de fomentos as atividades produtivas rurais ou programa rural</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_7.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Fazer um projeto de lei de reajuste salarial dos conselheiros tutelares, conforme determina a lei</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_8.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Dá continuidade a obra da quadra poliesportiva do povoado da extrema</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_9.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Fazer o asfalto e meio fio das ruas e reforma da praça - Rua Geraldo Lourenço e Rua Moisés Alves de Holanda no povoado do Extrema</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_10.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Pavimentação da rua que dá acesso a capela São Sebastião na Barra de São Pedro</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_11.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Fazer a pavimentação da travessa São Paulo na Barra de São Pedro</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/188/indicacao_12.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/188/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Recuperação da estrada que dá acesso ao povoado do Lopes</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_13.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Reforma da unidade básica de saúde do Povoado do Lopes</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_14.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_14.pdf</t>
   </si>
   <si>
     <t>Recuperação do asfalto da Avenida Tamboril que dá acesso a faculdade Felipe coelho e Instituto Federal - IF</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_15.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_15.pdf</t>
   </si>
   <si>
     <t>Indicação ao Prefeito de Ouricuri/PE para restauração da estrada de acesso ao Bairro Bom Jesus e realização de limpeza no referido bairro.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_16.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_16.pdf</t>
   </si>
   <si>
     <t>Indicação ao Poder Executivo Municipal para a conclusão da recuperação da Praça Governador Muniz Falcão</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_17.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_17.pdf</t>
   </si>
   <si>
     <t>A recuperação da Praça 7 de Setembro.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_18.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_18.pdf</t>
   </si>
   <si>
     <t>Que seja determinado locais de desembarque e embarque, próximos às escolas municipais e estaduais, na cidade, de alunos vindo de áreas rurais.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_19.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Que seja melhorado, sinalizado a parte final do canteiro central da Avenida Fernando Bezerra, BR 122, localizado em frente ao restaurante Carneiro na Brasa, próximo ao Atacarejo-Ouricuri/PE</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_20.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Iluminação da Avenida Antonio Pedro da Silva (iniciando o semáfaro até a Praça Frei Damião)</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_21.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_21.pdf</t>
   </si>
   <si>
     <t>Instalação de um semáforo para regular a via de trânsito na Avenida Fernando Bezerra, nas proximidades do Novo Atacarejo</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_23.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Que se faça a reforma no posto de saúde do Alto Paraíso-Ouricuri.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_24.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Reforma de estradas de Trindade ao Vidéu;_x000D_
 Barra a Lagoa Comprida;_x000D_
 Barra ao Sítio Poço; Barra aos Algodões;_x000D_
 Barra aos Bodes; Barra ao Riacho da Umbrana; _x000D_
 Barra a Ponta da Serra; _x000D_
 Barra ao Sítio Cedro - Ouricuri.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_25.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_25.pdf</t>
   </si>
   <si>
     <t>Pavimentação da Rua José Patu Sobrinho (rua da Life Academia)</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_26.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_26.pdf</t>
   </si>
   <si>
     <t>Abertura de saída e acesso da Rua José Patu Sobrinho</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_27.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Construir passagens de pedestre elevada, uma em frente a Escola Minervino Damasceno Coelho e a outra em frente a Escola José Coriolano Sobrinho, nos dois sentidos da Avenida Fernando Bezerra.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_28.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Que seja colocado aparelho eletrocardiógrafo na UBS da zona rural, com exame e laudo fornecidos pelo serviço de telemedicina (resultado via internet).</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_29.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_29.pdf</t>
   </si>
   <si>
     <t>Solicito ao gestor municipal, que pacientes regulados pelo TDF, cadastrados no Bolsa Família, residentes na zona rural, tenham gratuidade das passagens asseguradas em veículos particulares</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_30.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Conserto das estradas que ligam: _x000D_
 Aldeia com Santa Filomena;_x000D_
 Extrema ao Jatobá;_x000D_
   Povoado da Extrema as seguintes localidades:_x000D_
 Extrema ao Povoado vidéu;_x000D_
 Extrema até Desterro;_x000D_
 Extrema a divisa com Nascente;_x000D_
 Extrema ao Sítio São João;_x000D_
 A estrada da Barra com Nascente e Extrema ao Povoado Cara Branca.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_31.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_31.pdf</t>
   </si>
   <si>
     <t>RETORNAR AS AMBULÂNCIAS DOS POVOADOS DA EXTREMA; POVOADO DO VIDÉU E POVOADO DO JATOBÁ - OURICURI-PE.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_32.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_32.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DAS SEGUINTES LOCALIDADES: OURICURI AO POVOADO DO LOPES; POVOADO DO LOPES A FAZENDA MILAGRES;_x000D_
 POVOADO DO LOPES AO ASSENTAMENTO NOVA CONQUISTA; POVOADO DO LOPES À FAZENDA CRUZ; SITIO FAVELA AO SÍTIO PEDRA BRANCA; SÍTIO FAVELA AO SÍTIO TAPUIO; POVOADO DO LOPES AO SÍTIO GATO - OURICURI.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_34.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_34.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SÍTIOS LAGOA DO URUBÚ, CHAPADA, LOGRADOURO, CANTO ALEGRE, PEDRAS E FELIPE - OURICURI-PE</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_35.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_35.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM TERMO DE CESSÃO DE USO DO GRUPO ESCOLAR_x000D_
 SANTO REIS NO SITIO ANGICO, QUE SE ENCONTRA DESATIVADO, PARA A_x000D_
 ASSOCIAÇÃO DOS TRABALHADORES RURAIS DA ASSOCIAÇÃO ADOLFO_x000D_
 SALUSTRIANO LOPES DO SÍTIO ANGICO E SÍTIOS VIZINHOS.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_36.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_36.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DAS SEGUINTES LOCALIDADES: REGIÃO DO TAMBORIL ALTO DA AROEIRA, MALHADA GRANDE, FAZENDA BODES E_x000D_
 SANTANA; REGIÃO DE SANTA RITA, SITIOS UMBURANA, BOA ESPERANÇA, TOMBADOR, PILÕES, MANOINO E VIRAÇÃO; REGIÃO DA FAZENDA CRUZ, COVA DO ANJO, MORCEGO, LAGOAS NOVA, ANGICO E TAPUIO-OURICURI.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_37.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_37.pdf</t>
   </si>
   <si>
     <t>FORÇA TAREFA EM REGIME DE URGÊNCIA, DE UMA OPERAÇÃO TAPА_x000D_
 BURACO E RESTAURAÇÃO DE TODAS AS RUAS DO BAIRRO SANTO ANTÔNIO,_x000D_
 VISTO QUE TEM ALGUNS PONTOS IMPOSSIBILITANDO A PASSAGEM DE VEÍCULOS_x000D_
 E PEDESTRES - OURICURI/PE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_38.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_38.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE LUMINÁRIAS NO POSTEAMENTO DA RUA PROJETADA,_x000D_
 BAIRRO FELIPE COELHO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_41.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_41.pdf</t>
   </si>
   <si>
     <t>AS DEVIDAS MANUTENÇÕES E ESTRUTURAÇÕES DE ESGOTAMENTO,_x000D_
 CALÇAMENTO E MEIO FIO, DAS RUAS MARIA GENEROSA BARROS E DA RUA_x000D_
 JOSÉ LUIZ DE SOUZA (RUA C1) (AO LADO DA HONDA)</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_42.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_42.pdf</t>
   </si>
   <si>
     <t>A CONCLUSÃO DE MANUTENÇÃO DO CALÇAMENTO E ESGOTOS DO_x000D_
 BAIRRO CANACUÍ E TAMBÉM A COLETA DO LIXо</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_43.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_43.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO TERMO DE AUTORIZAÇÃO DE USO ENTRE O MUNICÍPIO DE OURICURI PERNAMBUCO E A PARÓQUIA NOSSA SENHORA DE FÁTIMA, PARA FICAR SOBA RESPONSABILIDADE DA PARÓQUIA A UTILIZAÇÃO DA PRAÇA NOSSA SENHORA DE FÁTIMA ESPAÇO CULTURAL "SR. MOZAR" ATÉ QUE AS OBRAS E INSTALAÇÕES DA PARÓQUIA SEJAM CONCLUÍDAS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_44.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_44.pdf</t>
   </si>
   <si>
     <t>TOMAR AS DEVIDAS PROVIDÊNCIAS COM URGÊNCIA, QUANTO A QUESTÃO DO CENTRO DE TRIAGEM DO LIXO DE OURICURI.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1136,68 +1136,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_lei_4-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_6-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_7-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_8-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_2-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_37-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_03-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_04-2023_autoriza_a_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_09-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_lei_33-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/188/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_44.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/224/projeto_de_lei_1-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/222/projeto_de_lei_4-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/219/projeto_de_lei_6-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/226/projeto_de_lei_7-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/218/projeto_de_lei_8-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/228/projeto_de_lei_11-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/220/projeto_de_lei_13-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/223/projeto_de_lei_2-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/227/projeto_de_lei_37-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/215/projeto_de_lei_01-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/213/projeto_de_lei_02-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/212/projeto_de_lei_03-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/206/projeto_de_lei_04-2023_autoriza_a_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/211/projeto_de_lei_07-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/207/projeto_de_lei_08-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/208/projeto_de_lei_09-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/209/projeto_de_lei_06-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/217/projeto_de_lei_12-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/210/projeto_de_lei_013-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/221/projeto_de_lei_15-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/216/projeto_de_lei_16-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/214/projeto_de_lei_33-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/229/projeto_de_resolucao_2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/177/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/178/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/179/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/180/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/181/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/182/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/183/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/184/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/185/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/186/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/187/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/188/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/189/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/190/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/191/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/192/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/193/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/194/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/195/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/196/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/197/indicacao_21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/198/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/199/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/200/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/201/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/202/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/203/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/204/indicacao_29.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/205/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/230/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/231/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/232/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/233/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/234/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/235/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/236/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/237/indicacao_41.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/238/indicacao_42.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/239/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2024/240/indicacao_44.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H64"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="136" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>