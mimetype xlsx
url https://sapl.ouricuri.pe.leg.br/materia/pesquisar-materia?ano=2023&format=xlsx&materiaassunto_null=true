--- v0 (2025-10-19)
+++ v1 (2026-05-28)
@@ -51,1411 +51,1411 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_2.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_2.pdf</t>
   </si>
   <si>
     <t>Reajusta remuneração para o cargo de tesoureiro que estabelece e dá outras providências.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_3.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_3.pdf</t>
   </si>
   <si>
     <t>Altera a remuneração de cargos efetivos, inativos e pensionistas da estrutura administrativa câmara municipal.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Institui o título de mulher em destaque "Professora Maria Natal Alencar de Aquino" e dá outras providências.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_08.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_08.pdf</t>
   </si>
   <si>
     <t>Dá denominação à praça Maria Gorete Modesto Soares, na rua Lourival de Souza Borges.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito especial no valor de 620.036,37 destinados a ações emergenciais destinadas ao setor cultural a serem adotados.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Institui a criação e implantação da semana municipal da juventude no município de Ouricuri-PE, e dá outras providências.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_26.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_26.pdf</t>
   </si>
   <si>
     <t>Reajusta o salário do cargo de assessor parlamentar e dá outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_27.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_27.pdf</t>
   </si>
   <si>
     <t>Fixa em R$ 1.320,00 o menor salário a ser pago ao servidor municipal.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do dia municipal dos desbravadores da igreja adventista do sétimo dia no âmbito do município.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Altera a remuneração de cargos e efetivos, inativos e pensionistas da estrutura administrativa da câmara municipal.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_033.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_033.pdf</t>
   </si>
   <si>
     <t>Institui a campanha permanente de orientação, prevenção e conscientização da depressão, transtorno de ansiedade e síndrome do pânico.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_39.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação dos subsídios para prefeito e vice-prefeito e vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_40.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_40.pdf</t>
   </si>
   <si>
     <t>Denominação oficializando a travessa João Otaviano Rodrigues e dá outras providências.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>DELVANIA SOBRAL</t>
   </si>
   <si>
     <t>Institui o CAMAROTE_x000D_
 DA ACESSIBILIDADE como uma_x000D_
 Política Pública de Inclusão_x000D_
 Social nos eventos e festividades_x000D_
 realizadas no âmbito do Município_x000D_
 de Ouricuri e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_1.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>Estabelece o menor vencimento básico no âmbito município de Ouricuri-PE.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_04.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_04.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 1.426 de 28 de abril de 2018, que dispõe sobre a gratificação especial com natureza indenizatória, a gratificação de difícil acesso e ao incentivo financeiro PMAQ/AB.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_05.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da lei municipal n° 1.025/2005, que trata a estrutura administrativa do munícipio de Ouricuri/PE.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_06.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação dos componentes municipais do sistema nacional de segurança alimentar e nutricional reordena o concelho municipal de segurança alimentar e nacional.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_7.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_7.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento do piso nacional dos agentes comunitários de saúde- ACS e agente de combate a endemias- ACE.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_8.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos vencimentos básicos dos profissionais do quadro efetivo do magistério e dos outros servidores.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_11.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_11.pdf</t>
   </si>
   <si>
     <t>Ratifica o 2° termo aditivo ao protocolo de intenções do consórcio intermunicipal do sertão do Araripe.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_10.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_10.pdf</t>
   </si>
   <si>
     <t>Estabelece o menor vencimento básico no âmbito do município de Ouricuri-PE, revoga dispositivo da lei 972/2003, e dá outras providências.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_15.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de um crédito especial no valor de R$ 50.000,00 destinados aquisição de terreno do poder legislativo municipal.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a restruturação administrativa e organizacional da secretaria municipal de assistência social do município.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_17.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o logotipo e logomarca para uso oficial do munícipio e dá outras providências.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_022-2023.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_022-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_18.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_18.pdf</t>
   </si>
   <si>
     <t>Autoriza a distribuição do valor recebido para a complementação do piso nacional da enfermagem, e dá outras providências.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_24.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a alienar, por meio de doação um terreno urbano e prosperidade do município de Ouricuri para o Pajeú Nordeste.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Institui o fundo de proteção e bem estar animal do município de Ouricuri.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_29.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_29.pdf</t>
   </si>
   <si>
     <t>Institui o PROIPTU- programa de incentivo ao pagamento de IPTU e dá outras providências.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_030.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_030.pdf</t>
   </si>
   <si>
     <t>Institui a lei regulamentar relacionado ao transporte escolar doas alunos da rede pública no âmbito do município de Ouricuri.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_31.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial ao orçamento do exercício e dá outras providências.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da tabela de vencimentos, da lei municipal n° 1.362/2015 salário base de engenheiro civil  do município de Ouricuri.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo da 1° da lei 1.591/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_032.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_032.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da instituição guarda civil municipal de Ouricuri/PE e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_5-2024.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_5-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do programa CÂMARA MIRIM no âmbito da Câmara Municipal de Ouricuri-PE e dá outras providências.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_1.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_1.pdf</t>
   </si>
   <si>
     <t>FAZER O REBAIXAMENTO DO MEIO FIO, CONSTRUIDO NA PRAÇA ANTONIO PEDRO DA SILVA, NO CANTEIRO EM FRENTE AS LOJAS: CASTELO CALÇADOS, POPULAR MOVEIS E EXTRAFARMА.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_3.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_3.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DO CALÇAMENTO E SANEAMENTO DA RUA MOISÉS ALVES DE HOLANDA NO POVOADO DA EXTREMA – OURICURI-PE.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_4.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_4.pdf</t>
   </si>
   <si>
     <t>INFORMATIZAR TODOS OS SETORES DA SAÚDE DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_5.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_5.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE AR CONDICIONADO PARA TODOS OS SETORES DA SAÚDE PÚBLICA DE OURICURI-PE</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_6.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_6.pdf</t>
   </si>
   <si>
     <t>AUMENTAR COORDENADORES GRATIFICAÇÕES, DE GESTORES ESCOLARES, ALUNOS.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_7.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_7.pdf</t>
   </si>
   <si>
     <t>Recuperação do prédio do Teatro Municipal e Reativação do Espaço Cultural</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_8.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_8.pdf</t>
   </si>
   <si>
     <t>Trocar todas as manilhas da Praça Voluntários da Pátria - Ouricuri/PE</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_9.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_9.pdf</t>
   </si>
   <si>
     <t>Executar serviço de recuperação no asfalto da Avenida Fernando Bezerra - Ouricuri/PE</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_10.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_10.pdf</t>
   </si>
   <si>
     <t>Recuperar as estradas que dão acesso as seguintes localides:_x000D_
 Fazenda Boa Vista, Sítio Extrema, Fazenda Patos, Assentamento Patativa do Assaré, Fazenda Abobreira, Fazenda Tabuleiro e Povoado do Lopes</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_11.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_11.pdf</t>
   </si>
   <si>
     <t>Instalação de poste de energia elétrica no Sítio Tamboril - Escola José Isídio Lopes</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_12.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_12.pdf</t>
   </si>
   <si>
     <t>Recuperar aas estradas que dão acesso as seguintes localidades:_x000D_
 Fazendas Caribais, Sítio Cova do Anjo, Fazenda Milho Novo, Fazenda Cruz, Sítio Bernardo, Sítio Papagaio, Fazenda Morcego e Sítio Angico</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_13.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_13.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma reforma no grupo escolar da Fazenda Cruz</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_17.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_17.pdf</t>
   </si>
   <si>
     <t>OBSERVAR A ROTATÓRIA (GIRADOURO), CONSTRUÍDA AO LADO DA PRAÇA FREI DAMIÃO, CRUZAMENTO DA AVENIDA ANTONIO PEDRO DA SILVA,_x000D_
 COM A RUA ADOLFO SOARES.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_19.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_19.pdf</t>
   </si>
   <si>
     <t>Criar política de conscientização e prioridades do atendimento nos setores públicos municipais.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_20.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_20.pdf</t>
   </si>
   <si>
     <t>Que seja feita a retirada de animais do perímetro urbano, bem como das estradas que dão acesso a cidade</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_22.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_22.pdf</t>
   </si>
   <si>
     <t>Recuperação das Estradas Vicinais dos Sítios Pilões, Sítio Boa_x000D_
 Esperança, Umburanas, Garrote, Sítio Novo, Santana, Bodes, Malhada_x000D_
 Grande, Cal, Tatu, Empueira, Lagoa Comprida, Julião, Riacho do Curral,_x000D_
 Ilha da Roça, Pau Ferro, Pitombeira, Desterro, Campos e Sítios vizinhos.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_23.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_23.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito a necessidade de recuperação das estradas vicinais que ligam o Povoado Extrema ao Povoado Jatobá; do Povoado Extrema ao Povoado Vidéu, passando pelos Sítios Pau Ferro e São João; do Povoado Extrema passando pelos Sítios Boa Vista e Riacho Novo; bem como nos Sítios Barragem dos Algodões, Sítio Pitombeira, Sítio Cachoeira, Sítio Cedro e Sítio Ranchinho, neste município de Ouricuri.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_24.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_24.pdf</t>
   </si>
   <si>
     <t>Criação de programas de atendimento à maternidade especial e solteira</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_25.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_25.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E INSTALAÇÃO DE UM (01) POÇO ARTESIANO NA_x000D_
 ESCOLA ERO - OURICURI-PE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_26.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_26.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A COLETA DE LIXO NA ERO, UMA VEZ POR SEMANA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_27.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_27.pdf</t>
   </si>
   <si>
     <t>Que seja recuperado as estradas das seguintes localidades:_x000D_
 Tamboril, Saco do Minador e Lagoa Comprida ao Sítio Julião.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_28.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_28.pdf</t>
   </si>
   <si>
     <t>Que seja feito um termo de cessão de uso do grupo escolar do Sítio Cacimbinha, para a associação da mesma localidade</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_30.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_30.pdf</t>
   </si>
   <si>
     <t>Inovação da administração do Cemitério Público municipal</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_31.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_31.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM RECUPERADAS AS ESTRADAS DAS SEGUINTES LOCALIDADES:_x000D_
 Povoado do Lopes, Sítio Favela, Lagoa do Mel a Fazenda Matias. Povoado do Lopes,_x000D_
 Cacimbinha a Pedra Branca. Povoado do Lopes, Sítio Garrote, Sítio Baraúnas, Fazenda_x000D_
 Caraíbas de Baixo, Fazenda Milagre ao Sítio Junco. Povoado do Lopes, Sitio Pajeú ao_x000D_
 Assentamento Nova Conquista. Povoado do Lopes, Assentamento Clara Gomes, Sítio_x000D_
 Veado ao Sítio Tapuio. Povoado do Lopes, Sítio Furna, Riacho da Favela ao Sítio_x000D_
 Angico.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_32.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Construção de uma quadra poliesportiva na Escola Aldo Aquino - Localizada no residencial São Sebastião</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_33.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_33.pdf</t>
   </si>
   <si>
     <t>Limpeza e desobstrução da rede de esgoto do trecho próximo ao antigo Clube Kazarão e Escola Santa Terezinha (local onde acontece aos sábados a feira de verdura)</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_34.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_34.pdf</t>
   </si>
   <si>
     <t>Contratação de médico fonaudiólogo para o CAE - Centro de Atendimento Especial</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_35.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_35.pdf</t>
   </si>
   <si>
     <t>Reforma da praça central da Barra de São Pedro - Ouricuri/PE</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_36.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_36.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO DE MÉDICOS ESPECIALISTAS PARA O PSF (POSTO DE SAÚDE DA FAMILIA) DE PASSAGEM DE PEDRAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_37.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_37.pdf</t>
   </si>
   <si>
     <t>QUE SEJA RECUPERADO A ESTRADA DAS SEGUINTES LOCALIDADES: FAZENDA BODES A FAZENDA TAMBORIL; FAZENDA BODES AO POVOADO SANTA RITA; FAZENDA BODES AO POVOADO DE BARRA DE SÃO PEDRO; FAZENDA BODES AO SITIO ALTO DA AROEIRA.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_38.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_38.pdf</t>
   </si>
   <si>
     <t>QUE AS FAMILIAS COM CRIANÇAS COM AUTISMO, TEREM DIREITO А ISENÇÃO DO IPTU DE MORADIA.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_39.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_39.pdf</t>
   </si>
   <si>
     <t>CURSO PARA PRODUÇÃO DE VASSOURAS ECOLÓGICAS FEITAS COM GARRAFAS PET (EMBALAGEM) RECICLÁVEIS, QUE VAI FACILITAR O TRABALHO E_x000D_
 PROMOVER RENDA PARA OS CATADORES.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_40.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_40.pdf</t>
   </si>
   <si>
     <t>Roço vicinal das estradas rurais.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>ADELUCIA CLEA F. DELMONDES</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_43.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_43.pdf</t>
   </si>
   <si>
     <t>SANEAMENTO E CALÇĂMENTO NA TRAVESSA AMARO JOSÉ DOS SANTOS (Na Antiga Escola Dinâmico); RUA SINÉSIO COELHO E RUA SETE DE_x000D_
 SETEMBRO - OURICURI-PЕ.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_44.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_44.pdf</t>
   </si>
   <si>
     <t>Capinação e manutenção do terminal rodoviário de Ouricuri.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_45.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_45.pdf</t>
   </si>
   <si>
     <t>Abertura e ativação da sala de informática da Praça do CEU.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_46.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_46.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E RETIRADA DE UM POSTE QUE TEM EM FRENTE A IGREJA NO POVOADO VIDEU, COLOCANDO PARA O LADO, SENDO 02 (DOIS)_x000D_
 POSTES, PARA MELHORAR A ILUMINAÇÃO NO LOCAL.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_47.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_47.pdf</t>
   </si>
   <si>
     <t>LIMPEZA DAS RUAS DO POVOADO VIDÉU, TENDO EM VISTA QUE_x000D_
 ESTÁ CHEGANDO OS NOVENÁRIOS DAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_49.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_49.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EXECUTADA UMA REFORMA E AMPLIAÇAO COM A_x000D_
 CONSTRUÇÃO DE UMA SALA DE AULA DO GRUPO ESCOLAR PAULO GUERRA II (FAZENDA BODES).</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_50.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_50.pdf</t>
   </si>
   <si>
     <t>FAZER A LIMPEZA COM URGENCIA DO CEMITÉRIO PÚBLICO DE_x000D_
 OURICURI, CAPINAÇAO E MANUTENÇÃO DA REDE ELÉTRICA</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_51.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_51.pdf</t>
   </si>
   <si>
     <t>REALIZAR O FESTIVAL DO SANFONEIRO NO MUNICÍPIO E FAZER UMA_x000D_
 COMPETIÇÃO DE QUADRILHAS JUNINAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_52.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_52.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DA PRAÇA DO POVOADO JACARÉ – OURICURI-PE.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_53.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_53.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM (01) CENTRO DE RECUPERAÇAO DE DEPENDENTES QUIMICOS NO MUNICÍPIO DE OURICURI-РЕ.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_54.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_54.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO PELO PODER EXECUTIVO MUNICIPAL A ADESÃO Е POSTERIORMENTE O RATEIO E DISTRIBUIÇÃO DO RECURSO FEDERAL DA LEI_x000D_
 PAULO GUSTAVO, COM TODOS OS ARTISTAS DA CIDADE DE OURICUR-PЕ.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_55.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_55.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO O SÃO JOÃO DOS BAIRROS E POVOADOS COM APRESENTAÇÃO DE ARTISTAS LOCAIS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_56.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_56.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SÍTIOS: UMBURANA, BOА ESPERANÇA, TOMBADOR, PILÕES, VIRAÇAO, MANUINO, QUITÉRIA, SITIO NOVO,_x000D_
 MALHADA GRANDE, SANTANA, FAZENDA BODES, ALTO DA AROEIRA, TRANQUEIRA E DISTRITO JUÁ.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_57.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_57.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E LIMPEZA DA BARRAGEM DA COMUNIDADE DA EXTREMA OURICURI-PE.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_58.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_58.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO E LIMPEZA DA BARRAGEM DA COMUNIDADE DO SÃO JOÃO.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_59.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_59.pdf</t>
   </si>
   <si>
     <t>SINALIZAÇÃO DAS RUAS DOS BAIRROS RENASCENÇA (BATALHÃO) E SANTO ANTÔNIO, POR MEIO DE PLACAS DE IDENTIFICAÇÃO DE LOGRADOUROS (NOME DAS RUAS).</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_60.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_60.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITA A MANUTENÇÃO NA ILUMINAÇAO PUBLICA DO BAIRRO SÃO SEBASTIAO (POPULAR CASINHAS).</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_61.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_61.pdf</t>
   </si>
   <si>
     <t>QUE SEJA EXECUTADO SERVIÇO DE TERRAPLANAGEM NA ESTRADA DAS SEGUINTES LOCALIDADES: OURICURI AO POVOADO DO LOPES; POVOADO DO_x000D_
 LOPES A FAZENDA MILAGRES.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_62.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_62.pdf</t>
   </si>
   <si>
     <t>Apoio financeiro na estrutura e logística das quadrilhas e grupo de apresentações culturais</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_63.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_63.pdf</t>
   </si>
   <si>
     <t>COLOCAR UM VEÍCULO PARA TRANSPORTAR OS PROFISSIONAIS DA ÁREA DA SAÚDE - UBS, QUE SE DESLOCAM DIARIAMENTE PARA O POVOADO DO_x000D_
 LOPES - OURICURI/PE.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_64.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_64.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM TERMO DE CESSÃO DE USO DO GRUPO ESCOLAR_x000D_
 SANTA JOANA DARK, NO SITIO CANSASSÃO (PRÓXIMO AO ALTO DA AROEIRA)_x000D_
 QUE SE ENCONTRA DESATIVADO, PARA A ASSOCIAÇÃO DOS APICULTORES DA_x000D_
 REGIÃO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_66.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_66.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA EM FRENTE A_x000D_
 ESCOLA DO POVOADO DO JATOBÁ - OURICURI - PE.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/296/indicacao_67.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/296/indicacao_67.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA QUADRA NA PRAÇA DO POVOADO JATOBÁ,_x000D_
 CERCADA DE ALAMBRADO E PISO DE AREIA (IGUAL A QUE TEM EM FRENTE A_x000D_
 PREFEITURA MUNICIPAL DE OURICURI).</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_68.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_68.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SITIOS CHAPADA DOS SEVEROS,_x000D_
 DOURADO, TEIÚ, MARMELEIRO, LIMOEIRO, PIAU, CARACUI, RANCHINHO E_x000D_
 GRAVATÁ.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_69.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_69.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS DOS SITIO TIGRE, SÍTIO TABULEIRO,_x000D_
 FAZENDA ESTACA E FAZENDA NOVA</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_70.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_70.pdf</t>
   </si>
   <si>
     <t>Montagem estratégica da patrulha mecanizada para prevenção dos efeitos das_x000D_
 chuvas e manutenção das estradas.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_71.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_71.pdf</t>
   </si>
   <si>
     <t>FINALIZAÇÃO DA REFORMA DO MATADOURO MUNICIPAL</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_72.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_72.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TERRENO PARA CONSTRUÇÃO DO CEMITÉRIO_x000D_
 PÚBLICO DA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_73.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_73.pdf</t>
   </si>
   <si>
     <t>INSTALAR REDUTORES DE VELOCIDADE (LOMBADAS) NA AVENIDA_x000D_
 JOAQUIM ALVES FIGUEIREDO (RUA DA CAIXA DÁGUA) NO BAIRRO SÃO_x000D_
 SEBASTIÃO - OURICURI/PE.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_74.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_74.pdf</t>
   </si>
   <si>
     <t>Realizar campanhas de vacinação e campanhas de vacina disponíveis</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_75.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_75.pdf</t>
   </si>
   <si>
     <t>Compra de equipamentos, treinamento e logística dos profissionais</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_76.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_76.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA (01) ADUTORA NO SÍTIO ILHA DA ROÇA ATÉ_x000D_
 PASSAGEM DE PEDRAS - OURICURI/PE.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_77.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_77.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA (01) ADUTORA NO SÍTIO MANUINO,_x000D_
 ABRANGENDO OS SÍTIOS BOA VISTA, SÍTIO TRANQUEIRA, SÍTIO QUITÉRIA, SÍTIO_x000D_
 NOVO, SÍTIO TUPÃ, CHEGANDO ATÉ O SITIO MANUINO - OURICURI/PE.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_78.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_78.pdf</t>
   </si>
   <si>
     <t>Detetização, sanitização e desratização das escolas rurais deste município</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_79.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_79.pdf</t>
   </si>
   <si>
     <t>Requalificação da passagem de água da chuva e a rua de acesso entre o_x000D_
 bairro da Capela de São Braz até o centro na altura do antigo Verdes Mares.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_80.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_80.pdf</t>
   </si>
   <si>
     <t>RETORNO IMEDIATO DA COLETA DE SANGUE, PARA EXAMES_x000D_
 LABORATORIAIS NAS UBS (Unidade Básica de Saúde) DOS POVOADOS.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_81.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_81.pdf</t>
   </si>
   <si>
     <t>FAZER A LICITAÇÃO DO PROGRAMA ARAÇÃO DE TERRA PARA OS_x000D_
 AGRICULTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_82.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_82.pdf</t>
   </si>
   <si>
     <t>FAZER O CONSERTO DA BOMBA DO POÇO ARTESIANO DA_x000D_
 ASSOCIAÇÃO DOS AGRICULTORES E AGRICULTORAS DA FAZENDA TAMBORIL -_x000D_
 OURICURI/PE.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_84.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_84.pdf</t>
   </si>
   <si>
     <t>FAZER A PAVIMENTAÇÃO EM FRENTE AO GRUPO ESCOLAR DA_x000D_
 FAZENDA CRUZ - OURICURI/PE.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_85.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_85.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM CAMPO SOCIAT PARA A FAZENDA CRUZ._x000D_
 OURICURI/PE.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_86.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_86.pdf</t>
   </si>
   <si>
     <t>INDICO QUE A ADMINISTRAÇÃO PÚBLICA COLOQUE PLACAS NAS ENTRADAS DA CIDADE INDICANDO_x000D_
 A PRESENÇA DA UNIDADE DE RECUPERAÇÃO AA- ALCÓOLICOS ANONIMOS, NO MUNICÍPIO,_x000D_
 NA AVENIDA MANOEL IRINEU, BAIRRO AEROPORTO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_87.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_87.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito a necessidade de realização de calçamento e implantação de saneamento básico na Travessa Geracino Antônio Coelho, localizada no Bairro Santa Maria II, neste município de Ouricuri.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_88.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_88.pdf</t>
   </si>
   <si>
     <t>BAIXAR O PREÇO DO PRATO DE COMIDA FORNECIDO PELA_x000D_
 COZINHA COMUNITÁRIA, E, QUE AS REFEIÇÕES BENEFICIEM ÀS PESSOAS EM_x000D_
 VULNERABILIDADE SOCIAL, INSCRITAS NO CADASTRO ÚNICO - CADÚNICO ..</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_89.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_89.pdf</t>
   </si>
   <si>
     <t>REFORMA DA UBS (UNIDADE BÁSICA DE SAÚDE) DO POVOADO_x000D_
 VIDÉU, OURICURI/PE.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_90.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_90.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE UM TRITURADOR DE MADEIRA (GALHOS, FOLHAS_x000D_
 E RESTOS VEGETAIS), PROVENIENTES DE PODA DE ÁRVORES. ASSIM,_x000D_
 CONTRIBUINDO PARA LIMPEZA URBANA E SERVINDO DE ADUBO ORGÂNICO PARA_x000D_
 PRAÇAS E HORTAS.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_92.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_92.pdf</t>
   </si>
   <si>
     <t>Adquirir e montar um armário para guardar os alimentos e um fogão para a cozinha da UBS</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_93.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_93.pdf</t>
   </si>
   <si>
     <t>Conclusão do canteiro central do povoado de Cara Branca e instalação do_x000D_
 Parque doado pela Votorantim.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_94.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_94.pdf</t>
   </si>
   <si>
     <t>REFORMA E RESTAURAÇÃO DO CANTEIRO DA RUA LARGA NO BAIRRO_x000D_
 NOSSA SENHORA DE FÁTIMA, E RECUPERAR O CALÇAMENTO DA REFERIDA RUA.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_95.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_95.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONCLUÍDA A OBRA DA QUADRA POLIESPORTIVA DA_x000D_
 ESCOLA JOÃO NENEM DE MACÊDO.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_96.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_96.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REFORMADA A CRECHE DO BAIRRO NOSSA SENHORA DE FÁTIMA.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_98.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_98.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM MULTIRÃO PARA TIRAR R.G. (CARTEIRA DE_x000D_
 IDENTIDADE) NAS ESCOLAS DA ZONA RURAL E URBANA.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_99.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_99.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM MULTIRÃO PARA FAZER EXAME DE VISTA NAS_x000D_
 ESCOLAS DA ZONA RURAL E URBANA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_101.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_101.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO A PINTURA NO ASFALTO DE TODO CENTRO DA_x000D_
 CIDADE, DEMARCANDO VAGAS DE ESTACIONAMENTO (CARROS E MOTOS), EM_x000D_
 POSIÇÃO VERTICAL E HORIZONTAL, PARA ORGANIZAÇÃO E MELHORIA DO_x000D_
 TRÂNSITO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_102.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_102.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADO A SINALIZAÇÃO DE TRÂNSITO_x000D_
 (PLACAS E PINTURA DE FAIXAS), EM TODA EXTENSÃO DA AVENIDA AIRTON SENA,_x000D_
 DE FRENTE AO CEMITÉRIO LOCAL ATÉ O BAIRRO ALTO PARAÍSO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1764,68 +1764,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_5-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/296/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_102.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/48/projeto_de_lei_2.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/57/projeto_de_lei_3.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/52/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/58/projeto_de_lei_08.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/78/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/72/projeto_de_lei_26.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/54/projeto_de_lei_27.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/51/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/56/projeto_de_lei_033.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/55/projeto_de_lei_39.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/71/projeto_de_lei_40.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/66/projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/65/projeto_de_lei_04.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/64/projeto_de_lei_05.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/63/projeto_de_lei_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/61/projeto_de_lei_7.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/62/projeto_de_lei_8.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/80/projeto_de_lei_11.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/79/projeto_de_lei_10.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/77/projeto_de_lei_15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/53/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/68/projeto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/47/projeto_de_lei_022-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/50/projeto_de_lei_18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/67/projeto_de_lei_24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/74/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/70/projeto_de_lei_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/76/projeto_de_lei_030.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/75/projeto_de_lei_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/59/projeto_de_lei_34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/69/projeto_de_lei_032.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/225/projeto_de_lei_5-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/247/indicacao_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/249/indicacao_3.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/252/indicacao_4.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/253/indicacao_5.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/254/indicacao_6.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/241/indicacao_7.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/242/indicacao_8.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/243/indicacao_9.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/244/indicacao_10.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/245/indicacao_11.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/246/indicacao_12.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/248/indicacao_13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/255/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/256/indicacao_19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/250/indicacao_20.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/251/indicacao_22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/257/indicacao_23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/260/indicacao_24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/261/indicacao_25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/262/indicacao_26.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/263/indicacao_27.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/264/indicacao_28.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/258/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/265/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/266/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/268/indicacao_33.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/270/indicacao_34.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/272/indicacao_35.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/267/indicacao_36.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/259/indicacao_37.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/273/indicacao_38.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/269/indicacao_39.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/271/indicacao_40.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/274/indicacao_43.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/275/indicacao_44.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/276/indicacao_45.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/277/indicacao_46.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/278/indicacao_47.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/279/indicacao_49.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/280/indicacao_50.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/281/indicacao_51.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/282/indicacao_52.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/283/indicacao_53.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/284/indicacao_54.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/285/indicacao_55.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/286/indicacao_56.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/287/indicacao_57.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/288/indicacao_58.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/289/indicacao_59.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/290/indicacao_60.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/291/indicacao_61.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/292/indicacao_62.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/293/indicacao_63.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/294/indicacao_64.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/295/indicacao_66.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/296/indicacao_67.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/297/indicacao_68.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/298/indicacao_69.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/299/indicacao_70.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/300/indicacao_71.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/301/indicacao_72.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/302/indicacao_73.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/303/indicacao_74.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/304/indicacao_75.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/305/indicacao_76.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/306/indicacao_77.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/307/indicacao_78.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/308/indicacao_79.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/309/indicacao_80.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/310/indicacao_81.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/311/indicacao_82.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/312/indicacao_84.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/313/indicacao_85.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/314/indicacao_86.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/315/indicacao_87.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/316/indicacao_88.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/317/indicacao_89.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/318/indicacao_90.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/319/indicacao_92.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/320/indicacao_93.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/321/indicacao_94.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/322/indicacao_95.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/323/indicacao_96.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/324/indicacao_98.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/325/indicacao_99.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/326/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2023/327/indicacao_102.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H124"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>