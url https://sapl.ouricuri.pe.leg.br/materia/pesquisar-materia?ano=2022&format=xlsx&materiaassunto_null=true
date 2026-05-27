--- v0 (2025-10-19)
+++ v1 (2026-05-27)
@@ -51,468 +51,468 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_0012022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_0012022.pdf</t>
   </si>
   <si>
     <t>Estabelece o menor vencimento básico no âmbito do município de Ouricuri-PE e dá outras providências.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_0042022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_0042022.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos das Leis 1.362/2015, que dispõem sobre a criação de cargo, criando uma vaga de auditor fiscal no município de Ouricuri- PE e dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_0182022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_0182022.pdf</t>
   </si>
   <si>
     <t>Concede reajuste salarial aos Agentes comunitários de Saúde e dos Agentes de Combate a Endemias do município de Ouricuri, estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_0102022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_0102022.pdf</t>
   </si>
   <si>
     <t>Modifica o regime próprio de previdência social do município de Ouricuri-PE de acordo com a emenda constitucional federal N° 103/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_0122022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_0122022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reajuste dos vencimentos básicos dos profissionais do quadro efetivo do magistério e demais servidores do município.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_0132022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_0132022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reparcelamento e parcelamento de débitos do município de Ouricuri- PE com seu regime próprio de previdência social- RPPS de que trata a emenda constitucional N° 113 de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_lei_0162022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_lei_0162022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração da lei de diretrizes orçamentárias para o exercício financeiro de 2023, com base na lei complementar n° 101, de 04/05/2000 e dá outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_212022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_212022.pdf</t>
   </si>
   <si>
     <t>Cria cargos e amplia números de vagas do quadro de cargos públicos permanentes do município, Leis municipais nos termos que específica.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_0222022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_0222022.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo do município de Ouricuri/PE a firmar acordos nos processos judiciais que tramitam sobre precatórios do FUNDEF no município de Ouricuri, Estado de Pernambuco e dá outras providências.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_lei_023200.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_lei_023200.pdf</t>
   </si>
   <si>
     <t>Regulamenta a reserva de faixa não edificável ao longo da faixa de domínio público das rodovias públicas.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_0252022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_0252022.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar ao valor de R$ 27.179.171,13.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_0272022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_0272022.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar no valor de R$ 255.000,00 (duzentos e cinquenta e cinco mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_0282022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_0282022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do serviço de inspeção municipal ou alteração da lei 1.386/2016 do serviço de inspeção municipal e os procedimentos de inspeção municipal e os procedimentos de inspeção sanitária em estabelecimento que produzam produtos de origem animal e dá outras providências.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_0302022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_0302022.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar por excesso de arrercardação no valor de R$ 20.000,00 (Vinte mil reais) e dá outras providências.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_0312022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_0312022.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do município de Ouricuri- PE benefício social Ouricuri sem fome, destinado ao alívio das contingências sociais da população carente do município.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_0332022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_0332022.pdf</t>
   </si>
   <si>
     <t>Institui o fundo municipal de fomento ao empreendedorismo- Ouricuri empreendedor.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_0332022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_0332022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa crédito popular de Ouricuri e dá outras providências.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_0242022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_0242022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a requalificação da remuneração base das carreiras de auditor fiscal e topógrafo e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao042022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao042022.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA AREA PARA TRANSBORDO DO LIXO DOMICILIAR DO MUNICIPIO</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao052022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao052022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRUTURA DA PRAÇA GOVERNADOR MUNIZ FALCÃO</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao062022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao062022.pdf</t>
   </si>
   <si>
     <t>QUE REALIZE A URGENTE ABERTURA DO CENTRO DO CENTRO DE REABILITAÇÃO E O ANDAMENTO DE SOLICITAÇÃO DE APARELHOS DE REABILITAÇÃO PARA ACIDENTADOS DISPONIVEIS NO SUS</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao072022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao072022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO O SERVIÇO DE REFORMA DO SANGRADOURO DO AÇUDE DO TAMBORIL</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao082022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao082022.pdf</t>
   </si>
   <si>
     <t>COLOCAR 10 (DEZ) BRAÇOS COM LUMINÁRIAS NOS POSTES DO VIDÉU VELHO</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao092022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao092022.pdf</t>
   </si>
   <si>
     <t>REFORMA E REVITALIZAÇÃO DA AVENIDA ANTONIO PEDRO DA SILVA E RUA DOS REMEDIOS</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao102022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao102022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA IMPLANTADO ACESSO DE ESTACIONAMENTO ROTATIVO AO ENTORNO DA PRAÇA VOLUNTÁRIOS DA PÁTRIA</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao162022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao162022.pdf</t>
   </si>
   <si>
     <t>QUE SEJA FEITO UM TERMO DE CESSÃO DE USO DA CASA DE FEIRA DO POVOADO DO LOPES DA ASSOCIAÇÃO DOS AGRICULTORES DO POVOADO DO LOPES E SITIOS VIZINHOS</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao262022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao262022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO E AMPLIAÇÃO DA UBS (UNIDADE BÁSICA DE SAÚDE) DO SITIO PILÕES PARA IMPLANTAÇÃO DE UM GABINETE ODONTOLOGICO E AMPLIAÇÃO DA SALA DE RECEPÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao342022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao342022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DE ESTRADAS</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao352022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao362022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao352022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao362022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE LOMBADAS NAS RUAS DO POVOADO DA EXTREMA</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao392022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao392022.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO PÚBLICA NO RESIDENCIAL "MINHA CASA MINHA VIDA", RODOVIA ASA BRANCA</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao402022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao402022.pdf</t>
   </si>
   <si>
     <t>REFORMA E REATIVAÇÃO DO TEATRO POPULAR CARLOTA PEIXOTO</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao412022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao412022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DAS ESTRADAS</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao422022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao422022.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO ASFALTICA DO VIDÉU VELHO ATE A ESCOLA MANOEL DELMONDES</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao432022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao432022.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao442022.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao452022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao442022.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao452022.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE MANILHAS PARA TIRAR O ESGOTO DE DENTRO DO POVOADO DO JACARÉ</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao472022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao472022.pdf</t>
   </si>
   <si>
     <t>RECUPERAÇÃO DA ESTRADA DO SITIO TIGRE</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao482022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao482022.pdf</t>
   </si>
   <si>
     <t>QUE O PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE SAÚDE, FAZER O SERVIÇO DE RNM, TOMOGRAFIA E RESSONÂNCIA NA SEDE DE OURICURI-PE</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao492022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao492022.pdf</t>
   </si>
   <si>
     <t>FAZER A EXTENSÃO DE UMA UBS PARA O SITIO NOVO</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao502022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao502022.pdf</t>
   </si>
   <si>
     <t>RESTAURAÇÃO E REATIVAÇÃO DA CASA DE FARINHA DO SITIO LAGOA COMPRIDA</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao512022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao512022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PRAÇA EM FRENTE A IGREJA DO POVOADO JATOBÁ E INSTALAÇÃO DE UMA "ACADEMIA AO AR LIVRE"</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/12/indicacao522022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/12/indicacao522022.pdf</t>
   </si>
   <si>
     <t>FAZER O CALÇAMENTO (ASFALTAR) E SANEAMENTO NA RUA SANTO ANTONIO-BAIRRO NOSSA SENHORA DE FÁTIMA</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao552022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao552022.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA ADUTORA NO POVOADO DO ALTO DA AROEIRA</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao562022.pdf</t>
+    <t>http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao562022.pdf</t>
   </si>
   <si>
     <t>REAJUSTE SALARIAL DE TODOS OS PROFISSIONAIS DE ODONTOLOGIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -819,68 +819,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_0012022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_0042022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_0182022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_0102022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_0122022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_0132022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_lei_0162022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_212022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_0222022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_lei_023200.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_0252022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_0272022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_0282022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_0302022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_0312022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_0332022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_0332022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_0242022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao042022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao052022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao062022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao072022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao082022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao092022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao102022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao162022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao262022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao342022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao352022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao362022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao392022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao402022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao412022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao422022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao432022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao442022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao452022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao472022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao482022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao492022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao502022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao512022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/12/indicacao522022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao552022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao562022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/28/projeto_de_lei_0012022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/30/projeto_de_lei_0042022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/29/projeto_de_lei_0182022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/43/projeto_de_lei_0102022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/32/projeto_de_lei_0122022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/46/projeto_de_lei_0132022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/34/projeto_de_lei_0162022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/42/projeto_de_lei_212022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/31/projeto_de_lei_0222022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/33/projeto_de_lei_023200.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/40/projeto_de_lei_0252022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/45/projeto_de_lei_0272022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/39/projeto_de_lei_0282022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/38/projeto_de_lei_0302022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/37/projeto_de_lei_0312022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/36/projeto_de_lei_0332022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/35/projeto_de_lei_0332022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/41/projeto_de_lei_0242022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/15/indicacao042022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/11/indicacao052022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/2/indicacao062022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/3/indicacao072022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/4/indicacao082022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/5/indicacao092022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/6/indicacao102022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/7/indicacao162022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/8/indicacao262022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/26/indicacao342022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/27/indicacao352022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/1/indicacao362022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/21/indicacao392022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/16/indicacao402022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/17/indicacao412022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/18/indicacao422022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/22/indicacao432022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/19/indicacao442022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/23/indicacao452022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/24/indicacao472022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/25/indicacao482022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/20/indicacao492022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/9/indicacao502022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/10/indicacao512022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/12/indicacao522022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/13/indicacao552022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.ouricuri.pe.leg.br/media/sapl/public/materialegislativa/2022/14/indicacao562022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>